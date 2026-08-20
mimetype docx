--- v0 (2026-06-19)
+++ v1 (2026-08-20)
@@ -1,2797 +1,2761 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+    <w:p w14:paraId="65731E27" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="002B2BA7" w:rsidRPr="005F1109" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+    <w:p w14:paraId="0C589A8F" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="005F1109" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1109">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Reviewer's Questionnaire to paper: nr.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00277E10" w:rsidRPr="005F1109" w:rsidRDefault="002B2BA7" w:rsidP="00277E10">
+    <w:p w14:paraId="3E2E1200" w14:textId="77777777" w:rsidR="00277E10" w:rsidRPr="005F1109" w:rsidRDefault="002B2BA7" w:rsidP="00277E10">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1109">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidR="00277E10" w:rsidRPr="005F1109">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B2BA7" w:rsidRPr="005F1109" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
-[...40 lines deleted...]
-    <w:p w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+    <w:p w14:paraId="4BF309AD" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="005F1109" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7"/>
+    <w:p w14:paraId="45C705B1" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9097" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="881"/>
         <w:gridCol w:w="6095"/>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="15027048" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="7F323AF4" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="450C92CF" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Mandatory criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="0E68E5E5" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="69483BBC" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="13288852" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="24948298" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="199A405E" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="4DA41131" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>The paper includes original elements to sustain the publication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2A3463BD" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="36E30275" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="3DE21034" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="7EE8DB8F" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="7062C3AD" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="17F9C879" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Manuscript is written in English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="648C90EA" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="7FA03B5E" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="41128799" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="4586E7A3" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="463BFB21" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="00C324B4">
+          <w:p w14:paraId="061DF656" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="00C324B4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:t>Includes an abstract (max.</w:t>
             </w:r>
             <w:r w:rsidR="00C324B4" w:rsidRPr="00974825">
               <w:t>250</w:t>
             </w:r>
             <w:r w:rsidRPr="00974825">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C324B4" w:rsidRPr="00974825">
               <w:t>words</w:t>
             </w:r>
             <w:r w:rsidRPr="00974825">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="467FF072" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="35382FE3" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="4791F593" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="1DDD8B6C" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="63712CE2" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="07D3BDAF" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:t>Includes  keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6120A569" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="3C7687E2" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2A47C1AB" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="68FDF944" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="573A80F4" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="7A71FEDB" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="024B1F2F" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="16F7F8DC" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="4212DEE6" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="54BAA560" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="72508C21" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="171CB372" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Contents questionnaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="431CCDCB" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="430FB31F" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="4C5785F3" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="2EA74396" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="17673582" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6D7C89B3" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Is the title concise and representative?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="5DBB912F" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="7FBDAD55" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2AAFA059" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="1C8E6278" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="61D88F62" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="4C017DCA" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Is the aim of the paper clearly defined and concisely presented?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="70438A64" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6A2120A0" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="13ED9589" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="2922874B" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="1D6443D4" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2A8AD244" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Are the theoretical and/or experimental methods comprehensively presented?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2AB141A9" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6D30CAC1" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="03DF5091" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="7CDA7CC4" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2CAD2010" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="08B3DB29" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Are the conclusions and discussions sustained by the results?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="76EB6319" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="3F45A08E" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6D2D45C5" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="79853341" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="64F1621D" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="1B4DD691" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Are the references relevant, recent and in the required format?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="142D3EF6" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="26D52562" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="5A07D50D" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="421435C9" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="060C3529" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="1D6012C7" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Is the abstract concise and relevant for the subject of the manuscript?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="09BD2E91" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="39B03516" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="37F1609D" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="20E4476A" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="1C603631" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="320BA4EF" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Is the scientific language adequate for the domain?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="03C321F8" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6FFAE2F5" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="06E1D63B" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="5015C41D" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="709466E6" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="083C8B01" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Is the English language acceptable?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="15AD6C2C" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="391BA069" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="73E5C078" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="3CE89688" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6E116493" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2C4C45A7" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Commercial brands are used in "materials" section only and no direct comparative presentation of commercial products are made.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="0518E107" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="267D765A" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="36322600" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="1DE3B891" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="41E3B2A7" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="574982F0" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="3A311BF6" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="090A7FFE" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="72DCDBA8" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="2B47523E" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="442C41F5" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="70EB1F14" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Recommendation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="0714429F" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2F4C8715" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="25E708BF" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="77B68804" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6A2AD99B" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="08EAFB49" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Accept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="39B6C92E" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="3450C340" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="195F4A6A" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="276620E9" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="308CF48B" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="2A8E5256" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Revision according to notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="30F97EEA" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6E86B065" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="402A0748" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="463AB21C" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="140956A0" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="454CF2A5" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Major revision with additional data according to notes and referent review.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="34057876" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="50EB1C82" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="66B198AA" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidTr="002B2BA7">
+      <w:tr w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w14:paraId="2B1DC994" w14:textId="77777777" w:rsidTr="002B2BA7">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="54CFBBC8" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="4063B8CE" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:r w:rsidRPr="00974825">
               <w:t>Reject</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="4CB585CF" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="6ADB4145" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+          <w:p w14:paraId="7863E38E" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+    <w:p w14:paraId="30CB0A82" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00E35D93" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
+    <w:p w14:paraId="785EEB99" w14:textId="77777777" w:rsidR="002B2BA7" w:rsidRPr="00974825" w:rsidRDefault="002B2BA7" w:rsidP="002B2BA7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974825">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>COMMENTS</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002B2BA7" w:rsidRPr="00974825">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B2BA7"/>
     <w:rsid w:val="000435EA"/>
     <w:rsid w:val="00124FA3"/>
     <w:rsid w:val="0014625B"/>
     <w:rsid w:val="001C007C"/>
     <w:rsid w:val="00201580"/>
     <w:rsid w:val="00225E7B"/>
     <w:rsid w:val="00277E10"/>
     <w:rsid w:val="002B2BA7"/>
     <w:rsid w:val="00340BA6"/>
+    <w:rsid w:val="005A4D18"/>
     <w:rsid w:val="005D0F2F"/>
     <w:rsid w:val="005F1109"/>
+    <w:rsid w:val="00853404"/>
     <w:rsid w:val="00946069"/>
     <w:rsid w:val="00974825"/>
+    <w:rsid w:val="009E60B8"/>
     <w:rsid w:val="00B26700"/>
+    <w:rsid w:val="00B87831"/>
     <w:rsid w:val="00BB0D9B"/>
     <w:rsid w:val="00BC3CDA"/>
     <w:rsid w:val="00C324B4"/>
     <w:rsid w:val="00C354A1"/>
     <w:rsid w:val="00CC2E1E"/>
     <w:rsid w:val="00D34F63"/>
     <w:rsid w:val="00DA0D8C"/>
     <w:rsid w:val="00E35D93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="160C6CE2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C4BEAC7B-2C0F-4E3B-BC54-E57C7D655B50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3119,94 +3083,99 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002B2BA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3435,72 +3404,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>172</Words>
-  <Characters>981</Characters>
+  <Words>170</Words>
+  <Characters>970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1151</CharactersWithSpaces>
+  <CharactersWithSpaces>1138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marius SIMION</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>