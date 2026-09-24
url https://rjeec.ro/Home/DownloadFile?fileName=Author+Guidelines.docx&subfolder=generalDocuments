--- v0 (2026-05-30)
+++ v1 (2026-09-24)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33ADAA21" w14:textId="77777777" w:rsidR="005205B1" w:rsidRDefault="005205B1" w:rsidP="00EB076E">
+    <w:p w14:paraId="39343CC8" w14:textId="77777777" w:rsidR="005205B1" w:rsidRDefault="005205B1" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28647268" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
+    <w:p w14:paraId="240C8D7D" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A concise and </w:t>
       </w:r>
       <w:r w:rsidR="00173328" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -129,77 +129,77 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ont</w:t>
       </w:r>
       <w:r w:rsidR="005205B1" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, sentence case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3085BF06" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
+    <w:p w14:paraId="109CBD2B" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FE0859" w14:textId="77777777" w:rsidR="005205B1" w:rsidRPr="00D32384" w:rsidRDefault="005205B1" w:rsidP="00B14729">
+    <w:p w14:paraId="6811DC68" w14:textId="77777777" w:rsidR="005205B1" w:rsidRPr="00D32384" w:rsidRDefault="005205B1" w:rsidP="00B14729">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D92F687" w14:textId="2E4ED530" w:rsidR="00707265" w:rsidRDefault="00707265" w:rsidP="00B14729">
+    <w:p w14:paraId="10416E0E" w14:textId="77777777" w:rsidR="00707265" w:rsidRDefault="00707265" w:rsidP="00B14729">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">author1 </w:t>
       </w:r>
       <w:r w:rsidR="005205B1" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -249,70 +249,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NAME</w:t>
       </w:r>
       <w:r w:rsidR="00884057" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00884057" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D553A">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00884057" w:rsidRPr="00D32384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>….etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00884057" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00884057" w:rsidRPr="00D32384">
-[...9 lines deleted...]
-    <w:p w14:paraId="1A087BBA" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="005205B1" w:rsidP="00B14729">
+    </w:p>
+    <w:p w14:paraId="3927D49F" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="005205B1" w:rsidP="00B14729">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">12, </w:t>
       </w:r>
       <w:r w:rsidR="00C3063C" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -325,64 +327,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">NEW </w:t>
       </w:r>
       <w:r w:rsidR="00173328">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ROMAN</w:t>
       </w:r>
       <w:r w:rsidR="00C3063C" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, FONT, ALIGN LEFT, 1 LINE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527F4A83" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
+    <w:p w14:paraId="4814A0D1" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="785A696A" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
+    <w:p w14:paraId="5A6A4F96" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
@@ -448,51 +450,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> font</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Align left, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1 line</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8B01F1" w14:textId="77777777" w:rsidR="00F743E4" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
+    <w:p w14:paraId="3B7C0948" w14:textId="77777777" w:rsidR="00F743E4" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00B14729">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
@@ -582,82 +584,82 @@
         </w:rPr>
         <w:t xml:space="preserve">10, italic, </w:t>
       </w:r>
       <w:r w:rsidR="00F743E4" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Time New Roman font, Align left, </w:t>
       </w:r>
       <w:r w:rsidR="00F743E4" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1 line</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D64CE5" w14:textId="77777777" w:rsidR="00C3063C" w:rsidRDefault="00D32384" w:rsidP="00B14729">
+    <w:p w14:paraId="207CD631" w14:textId="77777777" w:rsidR="00C3063C" w:rsidRDefault="00D32384" w:rsidP="00B14729">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0250DEF0" w14:textId="77777777" w:rsidR="00F52C05" w:rsidRDefault="00F52C05" w:rsidP="00F52C05">
+    <w:p w14:paraId="7031D0C4" w14:textId="77777777" w:rsidR="00F52C05" w:rsidRDefault="00F52C05" w:rsidP="00F52C05">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -692,118 +694,118 @@
       <w:r w:rsidR="00D32384" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> correspondence author </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73854652" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00320977" w:rsidP="00F52C05">
+    <w:p w14:paraId="4222ED88" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00320977" w:rsidP="00F52C05">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>collaborate with the Editorial Board for the submitted paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE7AD47" w14:textId="77777777" w:rsidR="00D32384" w:rsidRPr="00D32384" w:rsidRDefault="00D32384" w:rsidP="00AA3D95">
+    <w:p w14:paraId="50FF5DD6" w14:textId="77777777" w:rsidR="00D32384" w:rsidRPr="00D32384" w:rsidRDefault="00D32384" w:rsidP="00AA3D95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04EF6685" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00547BE0" w:rsidRDefault="00547BE0" w:rsidP="00EB076E">
+    <w:p w14:paraId="6FBFB601" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00547BE0" w:rsidRDefault="00547BE0" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00547BE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3CBB1B" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="28B62758" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Each paper must be </w:t>
       </w:r>
       <w:r w:rsidR="00D32384" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>preceded</w:t>
       </w:r>
@@ -826,63 +828,63 @@
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Time New Roman</w:t>
       </w:r>
       <w:r w:rsidR="005C5854" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> font</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 1 line.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E2DCE5" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="6F1032DB" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2540E7D4" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="5B7BFE3B" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00547BE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -923,63 +925,63 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Time New Roman</w:t>
       </w:r>
       <w:r w:rsidR="005C5854" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> font</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460A710E" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="3ED5153F" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="199FF30A" w14:textId="77777777" w:rsidR="00792FD9" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="0F9CD660" w14:textId="77777777" w:rsidR="00792FD9" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuscripts should be concise, single spacing, </w:t>
       </w:r>
       <w:r w:rsidR="00792FD9" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -1038,63 +1040,63 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00792FD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(authors and references) must be in Roman alphabet letters, diacritics, special characters and accents are not allowed. </w:t>
       </w:r>
       <w:r w:rsidR="009A72D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Page setup: A4, all dimensions of the page (top, bottom, left, right) 2 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283B8F04" w14:textId="77777777" w:rsidR="00792FD9" w:rsidRDefault="00792FD9" w:rsidP="00EB076E">
+    <w:p w14:paraId="0ED8D51A" w14:textId="77777777" w:rsidR="00792FD9" w:rsidRDefault="00792FD9" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FEA51C4" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="2F741113" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The text of the paper should be divided into </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1233,51 +1235,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4F805B" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="12BFDC73" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The paper should be </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1329,90 +1331,101 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A4 format </w:t>
       </w:r>
       <w:r w:rsidR="00D62580">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(research article), respectively no more than 20 pages (review)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, including figures, tables and formulas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FBE6B9" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="6578D362" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CEFB83" w14:textId="3B83326F" w:rsidR="00EB076E" w:rsidRPr="0077351E" w:rsidRDefault="0077351E" w:rsidP="00EB076E">
+    <w:p w14:paraId="67524BDD" w14:textId="1FED7AA5" w:rsidR="00EB076E" w:rsidRPr="00F43F97" w:rsidRDefault="00F43F97" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0077351E">
+      <w:r w:rsidRPr="00F43F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">INTRODUCTION </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C937BD3" w14:textId="77777777" w:rsidR="00B31C46" w:rsidRPr="00B31C46" w:rsidRDefault="009C1CC0" w:rsidP="00B31C46">
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB076E" w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B354163" w14:textId="77777777" w:rsidR="00B31C46" w:rsidRPr="00B31C46" w:rsidRDefault="009C1CC0" w:rsidP="00B31C46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31C46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The journal </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31C46">
         <w:rPr>
@@ -1489,64 +1502,64 @@
         </w:rPr>
         <w:t>the objectives of the work and provide an adequate background, avoiding a detailed literature survey or a summary of the results.</w:t>
       </w:r>
       <w:r w:rsidR="00EB076E" w:rsidRPr="00B31C46">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B31C46" w:rsidRPr="00B31C46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Define abbreviations and acronyms the first time they are used in the text. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51022013" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="251A6695" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59954B3F" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00547BE0" w:rsidP="00EB076E">
+    <w:p w14:paraId="00DE2006" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00547BE0" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>EXPERIMENTAL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -1583,51 +1596,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MATERIALS AND METHODS</w:t>
       </w:r>
       <w:r w:rsidR="00EB076E" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F74A1A1" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00A777F8" w:rsidP="00EB076E">
+    <w:p w14:paraId="647F3B01" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00A777F8" w:rsidP="00EB076E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This part will contain the presentation of the methods, materials, equipment, sample preparation, and scheme of the experimental installation.</w:t>
       </w:r>
@@ -1644,90 +1657,90 @@
       </w:r>
       <w:r w:rsidR="00EB076E" w:rsidRPr="00D32384">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Provide sufficient detail to allow the work to be reproduced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48696CFD" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+    <w:p w14:paraId="00077161" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F86F50A" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00547BE0" w:rsidP="00EB076E">
+    <w:p w14:paraId="38955747" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00547BE0" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RESULTS AND DISCUSSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47732CEA" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00B85892" w:rsidRDefault="00EB076E" w:rsidP="00B85892">
+    <w:p w14:paraId="54420BBF" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00B85892" w:rsidRDefault="00EB076E" w:rsidP="00B85892">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Results should be clear and concise. </w:t>
       </w:r>
       <w:r w:rsidR="0035722F" w:rsidRPr="00B85892">
@@ -1744,51 +1757,51 @@
       </w:r>
       <w:r w:rsidRPr="00B85892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Discussion should explore the significance of the results of the work, not repeat them. Avoid extensive citations and discussion of published literature.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85892">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288EF443" w14:textId="77777777" w:rsidR="00952210" w:rsidRPr="00B85892" w:rsidRDefault="00952210" w:rsidP="00C32A9B">
+    <w:p w14:paraId="04C97469" w14:textId="77777777" w:rsidR="00952210" w:rsidRPr="00B85892" w:rsidRDefault="00952210" w:rsidP="00C32A9B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use the international system of units (SI)</w:t>
       </w:r>
       <w:r w:rsidR="00B85892" w:rsidRPr="00B85892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1845,65 +1858,65 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>substances,</w:t>
       </w:r>
       <w:r w:rsidR="00B85892" w:rsidRPr="00B85892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B85892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">the formula should be presented at least once in the article, as well as their correct chemical names according to IUPAC. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3D6D5C" w14:textId="77777777" w:rsidR="004B4EB0" w:rsidRDefault="004B4EB0" w:rsidP="00C32A9B">
+    <w:p w14:paraId="3F838157" w14:textId="77777777" w:rsidR="004B4EB0" w:rsidRDefault="004B4EB0" w:rsidP="00C32A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42990CAE" w14:textId="28899F7D" w:rsidR="00952210" w:rsidRDefault="00952210" w:rsidP="00C32A9B">
+    <w:p w14:paraId="3305ABFD" w14:textId="77777777" w:rsidR="00952210" w:rsidRDefault="00952210" w:rsidP="00C32A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Formulae</w:t>
       </w:r>
       <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1B1C20"/>
@@ -1963,415 +1976,367 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Subscripts and superscripts should be clear. Give the meaning of all symbols immediately after the equation in which they are first used.</w:t>
       </w:r>
       <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Abbreviations should be kept to a </w:t>
       </w:r>
-      <w:r w:rsidR="00176793" w:rsidRPr="00952210">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>minimum,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00952210">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> use of standard abbreviations is acceptable. Linguistic accuracy is the responsibility of the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04885A23" w14:textId="77777777" w:rsidR="004A42EC" w:rsidRPr="00C64CFB" w:rsidRDefault="004A42EC" w:rsidP="00952210">
+    <w:p w14:paraId="7BA3EA63" w14:textId="77777777" w:rsidR="004A42EC" w:rsidRPr="00C64CFB" w:rsidRDefault="004A42EC" w:rsidP="00952210">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64CFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF6ABE8" w14:textId="7D670641" w:rsidR="00952210" w:rsidRPr="00952210" w:rsidRDefault="0077351E" w:rsidP="00952210">
+    <w:p w14:paraId="5A63E43B" w14:textId="77777777" w:rsidR="00952210" w:rsidRPr="00952210" w:rsidRDefault="00952210" w:rsidP="00952210">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00952210" w:rsidRPr="00952210">
+        <w:t>C / C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>C / C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00952210" w:rsidRPr="00952210">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00952210" w:rsidRPr="00952210">
+        <w:t xml:space="preserve"> = e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00952210" w:rsidRPr="00952210">
+        <w:t>(-t/τ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>(-t/τ)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00952210" w:rsidRPr="00952210">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00952210" w:rsidRPr="00952210">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00952210" w:rsidRPr="00952210">
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00952210" w:rsidRPr="00952210">
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">                             </w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2DD026" w14:textId="77777777" w:rsidR="00952210" w:rsidRPr="00952210" w:rsidRDefault="00952210" w:rsidP="00952210">
+    <w:p w14:paraId="45378679" w14:textId="77777777" w:rsidR="00952210" w:rsidRPr="00952210" w:rsidRDefault="00952210" w:rsidP="00952210">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>where C</w:t>
       </w:r>
       <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A,0</w:t>
       </w:r>
       <w:r w:rsidRPr="00952210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the inflow initial tracer concentration and C is the reactor concentration, τ = V/Q is the space-time, V is the reactor volume, Q is the volumetric flow rate and t is the time after the step change had occurred. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27973F29" w14:textId="77777777" w:rsidR="004B4EB0" w:rsidRDefault="004B4EB0" w:rsidP="00C64CFB">
+    <w:p w14:paraId="7E2E9E07" w14:textId="77777777" w:rsidR="004B4EB0" w:rsidRDefault="004B4EB0" w:rsidP="00C64CFB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705EDD63" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
+    <w:p w14:paraId="5D717D15" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Figures and Tables</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be embedded in the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02600279" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
+    <w:p w14:paraId="65D88949" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Draw the tables in grid format using a solid line style. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rStyle w:val="style531"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You should number each table serially with Arabic numerals and put table headings above the table – centered. If necessary use a smaller font size (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="style531"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rStyle w:val="style531"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt. but not smaller) to make tables fit the page size. Tables have to be in the relevant space in the text. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384B97D3" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
+    <w:p w14:paraId="3F179C9F" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2413,1867 +2378,1815 @@
         <w:t xml:space="preserve"> time to remanent THMs concentrations</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="936"/>
         <w:gridCol w:w="783"/>
         <w:gridCol w:w="1151"/>
         <w:gridCol w:w="1169"/>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="3405"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="7164162C" w14:textId="77777777" w:rsidTr="00E875AC">
+      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="1BF5C34A" w14:textId="77777777" w:rsidTr="00A24B99">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="470C5884" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="07E05735" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sample</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAC88C9" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="447E3EC1" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Time,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59084FC6" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="3A3A5C4A" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE94715" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00E875AC" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="6BF3451E" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E875AC">
+            <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Residual THMs concentrations, µg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4658B689" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="6EAF7F9D" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Residual </w:t>
             </w:r>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F053"/>
             </w:r>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">THMs concentrations, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="545F91AA" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="5DBFA3A4" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>µg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="534280A0" w14:textId="77777777" w:rsidTr="00E875AC">
+      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="188DFB81" w14:textId="77777777" w:rsidTr="00A24B99">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B39A03" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="3E51B943" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30281AAA" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="603D0ED6" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D93C0BB" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="216F1D3B" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CHCl</w:t>
             </w:r>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785578A8" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="3EC13314" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CHBr</w:t>
             </w:r>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0202C41D" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="14D16D85" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CHBrCl</w:t>
             </w:r>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2A4269" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="41634655" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="1129B743" w14:textId="77777777" w:rsidTr="00E875AC">
+      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="748342F4" w14:textId="77777777" w:rsidTr="00A24B99">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394D59BC" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="19F6486D" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67785271" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="184538CB" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DFFAE64" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="32A08A41" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D1F70A" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="53E4B687" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25FF03C4" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="083B4DDC" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43403478" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="6626AB37" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="7CDEC164" w14:textId="77777777" w:rsidTr="00A24B99">
+      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="782288A7" w14:textId="77777777" w:rsidTr="00A24B99">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08684CC0" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="6AAC9302" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24551933" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="7990A40A" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB47CE3" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="3CF21E8D" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A27F59D" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="2F8AD812" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0690A1" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="7C900400" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18E74F6D" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="3BF66F8F" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>218</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="027EB06A" w14:textId="77777777" w:rsidTr="00A24B99">
+      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="2CB9BE96" w14:textId="77777777" w:rsidTr="00A24B99">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08AE0D65" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="5FE1685A" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18449D1B" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="656D1DEF" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4BDE3E" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="2622407A" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4899A44C" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="0B105C52" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4940E527" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="0DB25AA8" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A3F86F" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="0E4CA099" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="5218826A" w14:textId="77777777" w:rsidTr="00A24B99">
+      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="193B5A2D" w14:textId="77777777" w:rsidTr="00A24B99">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5142902C" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="6CD15263" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01A1D4A3" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="35528E43" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="386723DE" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="3B286234" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D7CD65" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="174C31C5" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEF8783" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="611E13FA" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2E950A" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="59F14D9D" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="2D5CBE1E" w14:textId="77777777" w:rsidTr="00A24B99">
+      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="38C96079" w14:textId="77777777" w:rsidTr="00A24B99">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="114FF800" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="14FF3788" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E9C329" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="1E022550" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F0C758" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="535E3DC9" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251C77CD" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="61752C0C" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="502CBEA0" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="6727B501" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F99E115" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="7957CFBC" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="0653F174" w14:textId="77777777" w:rsidTr="00A24B99">
+      <w:tr w:rsidR="00C64CFB" w:rsidRPr="00D32384" w14:paraId="3A059B1C" w14:textId="77777777" w:rsidTr="00A24B99">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F6566B" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="2086E17E" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5E38B0" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="718568F3" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB18E67" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="26182BBD" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15B0F6CA" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="0852B613" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F8501E" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="681FA428" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1126533C" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
+          <w:p w14:paraId="20E987A5" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00A24B99">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32384">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D629BA6" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
+    <w:p w14:paraId="041C56AB" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AFA0519" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
+    <w:p w14:paraId="4E359B43" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Number Figures consecutively in accordance with their appearance in the text. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
@@ -4320,145 +4233,145 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> points, Center, 1 line)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>, placed below the figure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A26919" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
+    <w:p w14:paraId="79923B91" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75A6B5D3" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="007D553A">
+    <w:p w14:paraId="7A042EE5" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00313C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="00313C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ro-RO" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="596672B8" wp14:editId="4638A949">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B1B0D96" wp14:editId="57E51B91">
+            <wp:extent cx="2466975" cy="1524000"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 81"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5026025" cy="2698750"/>
+                      <a:ext cx="2466975" cy="1524000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179A6660" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="007D553A">
+    <w:p w14:paraId="0D8805E6" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4502,1570 +4415,2493 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sonolysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> time to THMs removal efficiencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19563B22" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="007D553A">
+    <w:p w14:paraId="36570207" w14:textId="77777777" w:rsidR="00C64CFB" w:rsidRPr="00D32384" w:rsidRDefault="00C64CFB" w:rsidP="00C64CFB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="1B1C20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2811484D" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00EE3046" w:rsidRDefault="00547BE0" w:rsidP="007D553A">
-[...23 lines deleted...]
-    <w:p w14:paraId="3A0F7F00" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00EE3046" w:rsidRDefault="00EB076E" w:rsidP="007D553A">
+    <w:p w14:paraId="42F5863B" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...85 lines deleted...]
-    <w:p w14:paraId="7F87F258" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="007D553A">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602B6E68" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00EE3046" w:rsidRDefault="00547BE0" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1D6927E3" w14:textId="77777777" w:rsidR="00662BC4" w:rsidRDefault="00662BC4" w:rsidP="007D553A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3046">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CONCLUSIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3777F9" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00EE3046" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3046">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main conclusions drawn from results should be presented in a short Conclusions section. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11ACE">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11ACE" w:rsidRPr="00EE3046">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o not repeat the information from the abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11ACE">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Citations are not allowed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3046">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in this section.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3046">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3046" w:rsidRPr="00EE3046">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540296BF" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="662BE423" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00547BE0" w:rsidP="007D553A">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025E1101" w14:textId="77777777" w:rsidR="00662BC4" w:rsidRDefault="00662BC4" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D32384">
-[...10 lines deleted...]
-    <w:p w14:paraId="3CDC0727" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="007D553A">
+    </w:p>
+    <w:p w14:paraId="6DBF1140" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00547BE0" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32384">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ACKNOWLEDGEMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5605C5CD" w14:textId="77777777" w:rsidR="00EB076E" w:rsidRPr="00D32384" w:rsidRDefault="00EB076E" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>List the name of the funding support, or the name of researcher who provided help during the work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600B4758" w14:textId="77777777" w:rsidR="00AB6646" w:rsidRDefault="00AB6646" w:rsidP="007D553A">
+    <w:p w14:paraId="36823C7D" w14:textId="77777777" w:rsidR="00AB6646" w:rsidRDefault="00AB6646" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBCF58E" w14:textId="77777777" w:rsidR="00547BE0" w:rsidRPr="0091681D" w:rsidRDefault="006D37C1" w:rsidP="007D553A">
+    <w:p w14:paraId="105E4FE7" w14:textId="77777777" w:rsidR="0091005C" w:rsidRDefault="0091005C" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>REFERENCES</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="0B25025C" w14:textId="77777777" w:rsidR="005B11BD" w:rsidRPr="007C1928" w:rsidRDefault="004537F6" w:rsidP="007D553A">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AUTHOR CONTRIBUTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC4D947" w14:textId="2071DE33" w:rsidR="0091005C" w:rsidRDefault="005A574A" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...154 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The authors will select the activities carried out for the manuscript</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conceptualization;</w:t>
+      </w:r>
+      <w:r w:rsidR="0091005C" w:rsidRPr="005A574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C1928" w:rsidRPr="007C1928">
-[...18 lines deleted...]
-    <w:p w14:paraId="25D8389F" w14:textId="77777777" w:rsidR="009509DF" w:rsidRDefault="009509DF" w:rsidP="007D553A">
+      <w:r w:rsidRPr="005A574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methodology; Software; Validation; Formal analysis; Writing – original draft; Writing: review and editing; Data curation; Resources; Supervision; Funding acquisition, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2272422D" w14:textId="6469067A" w:rsidR="005A574A" w:rsidRPr="005A574A" w:rsidRDefault="00714ECF" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="73010440" w14:textId="77777777" w:rsidR="0024659D" w:rsidRPr="007D553A" w:rsidRDefault="0024659D" w:rsidP="007D553A">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It is important that a</w:t>
+      </w:r>
+      <w:r w:rsidR="005A574A" w:rsidRPr="00714ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ll authors have read and agreed to the published version of the manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="005A574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA5FCF7" w14:textId="77777777" w:rsidR="005A574A" w:rsidRDefault="005A574A" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...146 lines deleted...]
-    <w:p w14:paraId="090CF8F3" w14:textId="77777777" w:rsidR="0024659D" w:rsidRPr="00D966D8" w:rsidRDefault="0024659D" w:rsidP="007D553A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4291DF29" w14:textId="6F52BB8C" w:rsidR="005A574A" w:rsidRDefault="005A574A" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="51B732C1" w14:textId="77777777" w:rsidR="008D45AB" w:rsidRDefault="00AD3B0B" w:rsidP="007D553A">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DATA AVAILABILITY STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F617FC" w14:textId="71031AED" w:rsidR="00C50E8B" w:rsidRPr="00C50E8B" w:rsidRDefault="00C50E8B" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The author is required to include a data availability statement</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-      <w:r w:rsidR="00BB3369" w:rsidRPr="00D966D8">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6647E616" w14:textId="70356772" w:rsidR="005A574A" w:rsidRDefault="00C50E8B" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example: </w:t>
+      </w:r>
+      <w:r w:rsidR="005A574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The original contribution presented in the study are included in the article</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The data used in the study can be found at the following link:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169326E3" w14:textId="77777777" w:rsidR="005A574A" w:rsidRDefault="005A574A" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B90B67" w14:textId="1F504EA4" w:rsidR="005A574A" w:rsidRDefault="005A574A" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A574A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONFLICT OF INTEREST </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762ADC8A" w14:textId="3D9F3CA0" w:rsidR="00A16C35" w:rsidRDefault="00A16C35" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16C35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors declare no conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AAF9B5" w14:textId="77777777" w:rsidR="00650BCF" w:rsidRDefault="00650BCF" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA91ACB" w14:textId="4831891C" w:rsidR="00650BCF" w:rsidRDefault="00650BCF" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>GENERATIVE ATI STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEDDED2" w14:textId="16295CD7" w:rsidR="00650BCF" w:rsidRPr="00184E59" w:rsidRDefault="00650BCF" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00650BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors must disclose whether they have used any AI tools in the preparation of the manuscript. If AI tools were used, they must specify the purpose for which they were used and take full responsibility for the accuracy of the data, interpretations, and conclusions presented. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manuscripts generated entirely by AI tools are not acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29071F50" w14:textId="77777777" w:rsidR="005A574A" w:rsidRDefault="005A574A" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D575A48" w14:textId="4F87D51A" w:rsidR="00547BE0" w:rsidRPr="0091681D" w:rsidRDefault="006D37C1" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091681D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091681D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2F51F3" w14:textId="732B4894" w:rsidR="005B11BD" w:rsidRPr="007C1928" w:rsidRDefault="004537F6" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004537F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The list of References should only include works that are cited in the text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004537F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009509DF" w:rsidRPr="004537F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="009509DF" w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">references </w:t>
+      </w:r>
+      <w:r w:rsidR="005B11BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="009509DF" w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be numbered in the order of </w:t>
+      </w:r>
+      <w:r w:rsidR="005B11BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insertion in the paper, </w:t>
+      </w:r>
+      <w:r w:rsidR="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noted in the text in square </w:t>
+      </w:r>
+      <w:r w:rsidR="005B11BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>brackets. T</w:t>
+      </w:r>
+      <w:r w:rsidR="009509DF" w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="005B11BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="009509DF" w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must contain </w:t>
+      </w:r>
+      <w:r w:rsidR="005B11BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="009509DF" w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>recently published papers</w:t>
+      </w:r>
+      <w:r w:rsidR="005B11BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, books, conference proceedings etc</w:t>
+      </w:r>
+      <w:r w:rsidR="009509DF" w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1928" w:rsidRPr="007C1928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Papers that have been accepted for publication should be cited as “in press”</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No more than 10% of the citation could be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>self-citations of the authors. The manuscript must have at least 20 references from the past 5 years.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4167B04B" w14:textId="42C99A2D" w:rsidR="009509DF" w:rsidRDefault="009509DF" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The refe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>rences of articles will contain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the forename and the initials of the name of the authors, the volume in bold type letters, the number of the issue, the year of its publishing and the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009509DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>page number preceded by p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE24F2C" w14:textId="77777777" w:rsidR="001C5DD3" w:rsidRDefault="0024659D" w:rsidP="0024659D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E2FEFE" w14:textId="076CF005" w:rsidR="0024659D" w:rsidRDefault="001C5DD3" w:rsidP="0024659D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author(S) Family Name, Initial</w:t>
+      </w:r>
+      <w:r w:rsidR="0024659D" w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(S)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3503">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (year). Title of the article.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024659D" w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0024659D" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abbreviation of the Journal Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0011213A" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volume number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0011213A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>issue number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="0024659D" w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>link DOI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48228C99" w14:textId="47B15CAF" w:rsidR="001C5DD3" w:rsidRPr="00D33801" w:rsidRDefault="001C5DD3" w:rsidP="0024659D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author(S) Family Name, Initial(S)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. (year). Title of the article.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abbreviation of the Journal Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. volume number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (issue number)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0400">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pp. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>first page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- last page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>link DOI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5D36A2" w14:textId="77777777" w:rsidR="0024659D" w:rsidRPr="00D966D8" w:rsidRDefault="0024659D" w:rsidP="00EB076E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B137C05" w14:textId="59A8410C" w:rsidR="00F43F97" w:rsidRPr="001C5DD3" w:rsidRDefault="007C1928" w:rsidP="00F43F97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Petre, V.A., Ungureanu, C., Gheorghe, S., Chiriac, F.L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00F43F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>23</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00BB3369" w:rsidRPr="00D966D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2026).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFAS in aquatic systems: bioaccumulation patterns and implications of advanced water treatment limitations. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="001C5DD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:r w:rsidR="00867D14" w:rsidRPr="007D553A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Environments.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00F43F97" w:rsidRPr="001C5DD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:iCs/>
-            <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://doi.org/10.37358/RC.20.1.7813</w:t>
+          <w:t>http://doi.org/10.3390/environments13060330</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00867D14" w:rsidRPr="007D553A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F643ED7" w14:textId="6B896365" w:rsidR="001C5DD3" w:rsidRPr="00D545CA" w:rsidRDefault="00F43F97" w:rsidP="001C5DD3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[2] </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mohammed, H.A.,</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eddine, L.S., Hasan, G.G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meneceur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, S., Salmi, C., Abdullah, J.A.A., Abdullah, M.M.S., Menaa, F. (2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Efficient removal of heavy metals, dyes, and contaminants from industrial wastewater using chitosan-coated Fe</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nanocomposites: biosynthesis, characterizations, and performance evaluation. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="665BB2C8" w14:textId="77777777" w:rsidR="007C1928" w:rsidRPr="00D966D8" w:rsidRDefault="007C1928" w:rsidP="007D553A">
+        <w:t xml:space="preserve">Biomass. Convers. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Biorefin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 14, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0400">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pp. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5DD3" w:rsidRPr="001C5DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30719–30734. http://doi.org/10.1007/ s13399-024-05526-0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718D728C" w14:textId="77777777" w:rsidR="0024659D" w:rsidRPr="001C5DD3" w:rsidRDefault="0024659D" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="66E68855" w14:textId="77777777" w:rsidR="0024659D" w:rsidRDefault="0024659D" w:rsidP="007D553A">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7068A8" w14:textId="4E7AC003" w:rsidR="009C1CC0" w:rsidRPr="00F26374" w:rsidRDefault="009C1CC0" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="35091160" w14:textId="77777777" w:rsidR="009C1CC0" w:rsidRPr="00F26374" w:rsidRDefault="009C1CC0" w:rsidP="007D553A">
+      <w:r w:rsidRPr="009C1CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33801" w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author(S) Family Name, Initial(S)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3503">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26374" w:rsidRPr="00F26374">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Title, Publisher, Place of publication, Year of publication, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3006">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>first page – last page</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26374" w:rsidRPr="00F26374">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256BE25B" w14:textId="77777777" w:rsidR="00F26374" w:rsidRPr="00D966D8" w:rsidRDefault="00F26374" w:rsidP="00F26374">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C1CC0">
-[...84 lines deleted...]
-    <w:p w14:paraId="37EC6A50" w14:textId="77777777" w:rsidR="00F26374" w:rsidRPr="00D966D8" w:rsidRDefault="00F26374" w:rsidP="007D553A">
+      <w:r w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D7710F" w14:textId="77777777" w:rsidR="00F26374" w:rsidRPr="00F26374" w:rsidRDefault="00AD3B0B" w:rsidP="004537F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="03B7621F" w14:textId="77777777" w:rsidR="00F26374" w:rsidRPr="00F26374" w:rsidRDefault="00AD3B0B" w:rsidP="007D553A">
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1928">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23614" w:rsidRPr="00F26374">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AGA, D.S., </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26374" w:rsidRPr="00F26374">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fate of Pharmaceuticals in the Environment and in Water Treatment Systems, CRC Pres, London, 2008, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23614">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>292-321</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26374" w:rsidRPr="00F26374">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0219288A" w14:textId="77777777" w:rsidR="00F26374" w:rsidRDefault="00F26374" w:rsidP="004537F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-    <w:p w14:paraId="2D3BF7AF" w14:textId="77777777" w:rsidR="00F26374" w:rsidRDefault="00F26374" w:rsidP="007D553A">
+    </w:p>
+    <w:p w14:paraId="1A34F2AD" w14:textId="64824E3F" w:rsidR="004537F6" w:rsidRPr="00354217" w:rsidRDefault="004537F6" w:rsidP="004537F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7099C5CB" w14:textId="77777777" w:rsidR="004537F6" w:rsidRPr="00354217" w:rsidRDefault="004537F6" w:rsidP="007D553A">
+      <w:r w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conference Paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33801" w:rsidRPr="00D966D8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author(S) Family Name, Initial(S)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3503" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6DC8" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Conference Title, Location, Date of the event, first page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4EA7B2" w14:textId="77777777" w:rsidR="00AD3B0B" w:rsidRPr="00D966D8" w:rsidRDefault="00AD3B0B" w:rsidP="00AD3B0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...90 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D966D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55704EC0" w14:textId="234E769B" w:rsidR="00AD3B0B" w:rsidRPr="00FF1AF1" w:rsidRDefault="00AD3B0B" w:rsidP="007D553A">
-      <w:pPr>
+    <w:p w14:paraId="70844821" w14:textId="70813C81" w:rsidR="00AD3B0B" w:rsidRPr="00FF1AF1" w:rsidRDefault="00AD3B0B" w:rsidP="00AD3B0B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF1AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="007C1928" w:rsidRPr="00FF1AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF1AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00FF1AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Stanica-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00FF1AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>Ezeanu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00FF1AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t>, D., Matei</w:t>
+      </w:r>
       <w:r w:rsidR="00FF1AF1" w:rsidRPr="00FF1AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">STANICA-EZEANU, D., MATEI, D., Book of Abstract of </w:t>
-      </w:r>
+        <w:t xml:space="preserve">, D., Book of Abstract </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FF1AF1" w:rsidRPr="00FF1AF1">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="005E05ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1AF1" w:rsidRPr="00FF1AF1">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FF1AF1" w:rsidRPr="00E466CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidR="00FF1AF1" w:rsidRPr="00FF1AF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> International Colloquium Energy and Environmental Protection, Ploiesti, Romania, 14-16 November 2018, p. 20. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5089EC39" w14:textId="77777777" w:rsidR="004C7F24" w:rsidRPr="00354217" w:rsidRDefault="004C7F24" w:rsidP="007D553A">
-      <w:pPr>
+    <w:p w14:paraId="1DD00C8E" w14:textId="5D4450DA" w:rsidR="004C7F24" w:rsidRPr="00354217" w:rsidRDefault="004C7F24" w:rsidP="00AD3B0B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[5] </w:t>
       </w:r>
-      <w:r w:rsidR="007D245C" w:rsidRPr="00354217">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">DANCIULESCU, </w:t>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Danciulescu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V., </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pascu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.F.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petrescu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cozea, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diodiu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R., </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tanase, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G., </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97" w:rsidRPr="00354217">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pasca</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r w:rsidR="007D245C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">V., </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> M., Proceedings of 21</w:t>
+        <w:t>., Proceedings of 21</w:t>
       </w:r>
       <w:r w:rsidR="007D245C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">st </w:t>
       </w:r>
       <w:r w:rsidR="007D245C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">International Symposium on The Environmental and the Industry, Bucharest, Romania, 26-27 September 2019, p. 253, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="007D245C" w:rsidRPr="00C51563">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://doi.org/10.21698/simi.2019.fp33</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007D245C" w:rsidRPr="00C51563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563823B1" w14:textId="77777777" w:rsidR="001A0ECC" w:rsidRDefault="001A0ECC" w:rsidP="007D553A">
-      <w:pPr>
+    <w:p w14:paraId="517E7316" w14:textId="77777777" w:rsidR="001A0ECC" w:rsidRDefault="001A0ECC" w:rsidP="004537F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42BE271A" w14:textId="77777777" w:rsidR="004537F6" w:rsidRDefault="004537F6" w:rsidP="007D553A">
-      <w:pPr>
+    <w:p w14:paraId="7B11E21D" w14:textId="77777777" w:rsidR="004537F6" w:rsidRDefault="004537F6" w:rsidP="004537F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A0ECC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Website</w:t>
       </w:r>
       <w:r w:rsidRPr="001A0ECC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001A0ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>Title of the web page. Available from: URL. [Date of viewing the source].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EED635" w14:textId="77777777" w:rsidR="003D5C30" w:rsidRDefault="001A0ECC" w:rsidP="007D553A">
+    <w:p w14:paraId="781C6B8B" w14:textId="77777777" w:rsidR="003D5C30" w:rsidRDefault="001A0ECC" w:rsidP="001A0ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D966D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
       <w:r w:rsidR="003D5C30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9C66DA" w14:textId="77777777" w:rsidR="001A0ECC" w:rsidRPr="003D5C30" w:rsidRDefault="003D5C30" w:rsidP="007D553A">
-      <w:pPr>
+    <w:p w14:paraId="75569AD2" w14:textId="77777777" w:rsidR="001A0ECC" w:rsidRPr="003D5C30" w:rsidRDefault="003D5C30" w:rsidP="003D5C30">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00C51E20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
@@ -6101,372 +6937,387 @@
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>www.dspace.incdecoind.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F5E43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> [18.02.2020].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27228A7F" w14:textId="77777777" w:rsidR="00AD3B0B" w:rsidRDefault="00AD3B0B" w:rsidP="007D553A">
-      <w:pPr>
+    <w:p w14:paraId="167E56B7" w14:textId="77777777" w:rsidR="00AD3B0B" w:rsidRDefault="00AD3B0B" w:rsidP="004537F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7327E0AF" w14:textId="77777777" w:rsidR="004537F6" w:rsidRPr="005A5B7C" w:rsidRDefault="005A5B7C" w:rsidP="007D553A">
-      <w:pPr>
+    <w:p w14:paraId="07D157AA" w14:textId="1330D994" w:rsidR="004537F6" w:rsidRPr="005A5B7C" w:rsidRDefault="005A5B7C" w:rsidP="004537F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>Patent</w:t>
       </w:r>
       <w:r w:rsidR="004537F6" w:rsidRPr="002872FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002872FC">
+      <w:r w:rsidR="00D33801" w:rsidRPr="00D966D8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>AUTHOR</w:t>
+        <w:t>Author(S) Family Name, Initial(S)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5B7C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(S) FAMILY NAME, INITIAL(S)., </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004537F6" w:rsidRPr="005A5B7C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Year, </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5B7C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Patent number</w:t>
       </w:r>
       <w:r w:rsidR="004537F6" w:rsidRPr="005A5B7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE37C67" w14:textId="77777777" w:rsidR="00AD3B0B" w:rsidRPr="0077351E" w:rsidRDefault="00AD3B0B" w:rsidP="007D553A">
+    <w:p w14:paraId="051CDC8B" w14:textId="77777777" w:rsidR="00AD3B0B" w:rsidRPr="00F43F97" w:rsidRDefault="00AD3B0B" w:rsidP="00AD3B0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="it-IT"/>
-[...8 lines deleted...]
-          <w:lang w:val="it-IT"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41286BBC" w14:textId="77777777" w:rsidR="00AD3B0B" w:rsidRPr="0077351E" w:rsidRDefault="00AD3B0B" w:rsidP="007D553A">
+    <w:p w14:paraId="6690285A" w14:textId="143EF6A6" w:rsidR="00EB076E" w:rsidRPr="00D33801" w:rsidRDefault="00AD3B0B" w:rsidP="00D33801">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0077351E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT" w:eastAsia="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT" w:eastAsia="ro-RO"/>
+          <w:lang w:val="pt-PT" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C51E20" w:rsidRPr="0077351E">
+      <w:r w:rsidR="00C51E20" w:rsidRPr="00F43F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT" w:eastAsia="ro-RO"/>
+          <w:lang w:val="pt-PT" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0077351E">
+      <w:r w:rsidRPr="00F43F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="it-IT" w:eastAsia="ro-RO"/>
+          <w:lang w:val="pt-PT" w:eastAsia="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tooltip="Find more records by this inventor" w:history="1">
-        <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
+        <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
-            <w:lang w:val="it-IT"/>
+            <w:lang w:val="pt-PT"/>
           </w:rPr>
-          <w:t>DINU, L.R</w:t>
+          <w:t>Dinu, L.R</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
-[...5 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>., </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tooltip="Find more records by this inventor" w:history="1">
-        <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
+        <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
-            <w:lang w:val="it-IT"/>
+            <w:lang w:val="pt-PT"/>
           </w:rPr>
-          <w:t>DUMITRESCU, C</w:t>
+          <w:t>Dumitrescu, C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
-[...5 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>., </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tooltip="Find more records by this inventor" w:history="1">
-        <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
+        <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
-            <w:lang w:val="it-IT"/>
+            <w:lang w:val="pt-PT"/>
           </w:rPr>
-          <w:t>GHITA, I</w:t>
+          <w:t>Ghita, I</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
-[...5 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>., </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tooltip="Find more records by this inventor" w:history="1">
-        <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
+        <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
           <w:rPr>
             <w:rStyle w:val="hithilite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="it-IT"/>
+            <w:lang w:val="pt-PT"/>
           </w:rPr>
-          <w:t>PATROESCU, V</w:t>
+          <w:t>Patroescu, V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
-[...5 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>., </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tooltip="Find more records by this inventor" w:history="1">
-        <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
+        <w:r w:rsidR="00D33801" w:rsidRPr="00936D95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
-            <w:lang w:val="it-IT"/>
+            <w:lang w:val="pt-PT"/>
           </w:rPr>
-          <w:t>PENA-LEONTE, E.C</w:t>
+          <w:t>Pena-Leonte, E.C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B01683" w:rsidRPr="0077351E">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00AD3B0B" w:rsidRPr="0077351E" w:rsidSect="00534BFF">
+      <w:r w:rsidR="00B01683" w:rsidRPr="00936D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2009, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B01683" w:rsidRPr="00936D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>RO122634-B1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4368EBB9" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00F43F97" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00ED1C1D" w:rsidRPr="00F43F97" w:rsidSect="009A72D3">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E4FA51D" w14:textId="77777777" w:rsidR="009D7E87" w:rsidRDefault="009D7E87" w:rsidP="00EB076E">
+    <w:p w14:paraId="28706E72" w14:textId="77777777" w:rsidR="00A11C2C" w:rsidRDefault="00A11C2C" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EC19258" w14:textId="77777777" w:rsidR="009D7E87" w:rsidRDefault="009D7E87" w:rsidP="00EB076E">
+    <w:p w14:paraId="39ECC049" w14:textId="77777777" w:rsidR="00A11C2C" w:rsidRDefault="00A11C2C" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6489,263 +7340,270 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="092E26E0" w14:textId="77777777" w:rsidR="002820DD" w:rsidRDefault="002820DD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73B176B8" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="592EB74F" w14:textId="77777777" w:rsidR="009D7E87" w:rsidRDefault="009D7E87" w:rsidP="00EB076E">
+    <w:p w14:paraId="6ADDC2CD" w14:textId="77777777" w:rsidR="00A11C2C" w:rsidRDefault="00A11C2C" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C8E75F0" w14:textId="77777777" w:rsidR="009D7E87" w:rsidRDefault="009D7E87" w:rsidP="00EB076E">
+    <w:p w14:paraId="52574F22" w14:textId="77777777" w:rsidR="00A11C2C" w:rsidRDefault="00A11C2C" w:rsidP="00EB076E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="699966F1" w14:textId="77777777" w:rsidR="002820DD" w:rsidRPr="00EB076E" w:rsidRDefault="008F48CC" w:rsidP="00EB076E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1187CD1D" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00EB076E" w:rsidRDefault="008F48CC" w:rsidP="00EB076E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00EB076E">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:gutterAtTop/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB076E"/>
     <w:rsid w:val="0009467C"/>
     <w:rsid w:val="000E45E6"/>
     <w:rsid w:val="000F733D"/>
     <w:rsid w:val="001078F2"/>
     <w:rsid w:val="0011213A"/>
-    <w:rsid w:val="0014569B"/>
     <w:rsid w:val="00173328"/>
-    <w:rsid w:val="00176793"/>
     <w:rsid w:val="00181518"/>
-    <w:rsid w:val="00186B73"/>
+    <w:rsid w:val="00184E59"/>
     <w:rsid w:val="001A0ECC"/>
+    <w:rsid w:val="001C5DD3"/>
     <w:rsid w:val="0024659D"/>
-    <w:rsid w:val="002820DD"/>
     <w:rsid w:val="002872FC"/>
     <w:rsid w:val="002F1035"/>
     <w:rsid w:val="00320977"/>
     <w:rsid w:val="00354217"/>
     <w:rsid w:val="0035722F"/>
+    <w:rsid w:val="003C0400"/>
     <w:rsid w:val="003D5C30"/>
     <w:rsid w:val="003E6DC8"/>
     <w:rsid w:val="003E6F58"/>
     <w:rsid w:val="004537F6"/>
     <w:rsid w:val="004A3006"/>
     <w:rsid w:val="004A42EC"/>
     <w:rsid w:val="004B4EB0"/>
     <w:rsid w:val="004C7F24"/>
-    <w:rsid w:val="004F6513"/>
     <w:rsid w:val="00504110"/>
     <w:rsid w:val="005205B1"/>
-    <w:rsid w:val="00534BFF"/>
     <w:rsid w:val="00547BE0"/>
     <w:rsid w:val="005601CE"/>
+    <w:rsid w:val="005A4D18"/>
+    <w:rsid w:val="005A574A"/>
     <w:rsid w:val="005A5B7C"/>
     <w:rsid w:val="005B11BD"/>
     <w:rsid w:val="005B26CE"/>
     <w:rsid w:val="005C2ACF"/>
-    <w:rsid w:val="005C3AF6"/>
     <w:rsid w:val="005C5854"/>
     <w:rsid w:val="005D33E3"/>
     <w:rsid w:val="005E05ED"/>
-    <w:rsid w:val="005E4A59"/>
     <w:rsid w:val="006260BF"/>
+    <w:rsid w:val="006340BD"/>
+    <w:rsid w:val="00650BCF"/>
     <w:rsid w:val="00662BC4"/>
     <w:rsid w:val="00664C8C"/>
     <w:rsid w:val="00677CE7"/>
     <w:rsid w:val="006D37C1"/>
     <w:rsid w:val="00707265"/>
-    <w:rsid w:val="0077351E"/>
+    <w:rsid w:val="00714ECF"/>
     <w:rsid w:val="007866DA"/>
     <w:rsid w:val="00792FD9"/>
     <w:rsid w:val="007C1928"/>
     <w:rsid w:val="007C697F"/>
     <w:rsid w:val="007D245C"/>
-    <w:rsid w:val="007D553A"/>
     <w:rsid w:val="00867D14"/>
     <w:rsid w:val="00884057"/>
     <w:rsid w:val="00895196"/>
     <w:rsid w:val="008A37F9"/>
     <w:rsid w:val="008A57C3"/>
     <w:rsid w:val="008C286A"/>
     <w:rsid w:val="008D45AB"/>
     <w:rsid w:val="008E6C97"/>
     <w:rsid w:val="008F48CC"/>
     <w:rsid w:val="008F5E43"/>
+    <w:rsid w:val="0091005C"/>
     <w:rsid w:val="0091681D"/>
     <w:rsid w:val="00926B40"/>
+    <w:rsid w:val="00936D95"/>
     <w:rsid w:val="00943407"/>
     <w:rsid w:val="009509DF"/>
     <w:rsid w:val="00952210"/>
     <w:rsid w:val="009A72D3"/>
     <w:rsid w:val="009C1CC0"/>
-    <w:rsid w:val="009D7E87"/>
-    <w:rsid w:val="009F6EFF"/>
+    <w:rsid w:val="00A11C2C"/>
+    <w:rsid w:val="00A16C35"/>
     <w:rsid w:val="00A23614"/>
     <w:rsid w:val="00A605EF"/>
     <w:rsid w:val="00A60741"/>
     <w:rsid w:val="00A777F8"/>
     <w:rsid w:val="00AA3D95"/>
     <w:rsid w:val="00AB6646"/>
     <w:rsid w:val="00AD3B0B"/>
     <w:rsid w:val="00B01683"/>
     <w:rsid w:val="00B14729"/>
     <w:rsid w:val="00B31C46"/>
+    <w:rsid w:val="00B40DA8"/>
     <w:rsid w:val="00B85892"/>
+    <w:rsid w:val="00BA18C1"/>
     <w:rsid w:val="00BB3369"/>
     <w:rsid w:val="00BB3503"/>
+    <w:rsid w:val="00BE4D45"/>
     <w:rsid w:val="00C3063C"/>
     <w:rsid w:val="00C308B9"/>
     <w:rsid w:val="00C32A9B"/>
+    <w:rsid w:val="00C50E8B"/>
     <w:rsid w:val="00C51563"/>
     <w:rsid w:val="00C51E20"/>
     <w:rsid w:val="00C64CFB"/>
     <w:rsid w:val="00CA62BD"/>
     <w:rsid w:val="00CD2B98"/>
     <w:rsid w:val="00D15D2D"/>
+    <w:rsid w:val="00D22DCA"/>
     <w:rsid w:val="00D32384"/>
+    <w:rsid w:val="00D33801"/>
     <w:rsid w:val="00D62580"/>
     <w:rsid w:val="00D966D8"/>
     <w:rsid w:val="00DC7FD7"/>
     <w:rsid w:val="00DD5DB0"/>
     <w:rsid w:val="00E11ACE"/>
     <w:rsid w:val="00E466CF"/>
     <w:rsid w:val="00E526BB"/>
-    <w:rsid w:val="00E875AC"/>
     <w:rsid w:val="00EB076E"/>
+    <w:rsid w:val="00EC6337"/>
     <w:rsid w:val="00ED5A52"/>
     <w:rsid w:val="00EE3046"/>
     <w:rsid w:val="00EF1D61"/>
     <w:rsid w:val="00EF594A"/>
     <w:rsid w:val="00F26374"/>
+    <w:rsid w:val="00F43F97"/>
     <w:rsid w:val="00F52C05"/>
     <w:rsid w:val="00F743E4"/>
     <w:rsid w:val="00FD4CAC"/>
     <w:rsid w:val="00FF1AF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="378ED00E"/>
+  <w14:docId w14:val="39FB5017"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{866BE86D-14F8-4D95-903F-615563D72197}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ro-RO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -7114,51 +7972,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EB076E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -7323,77 +8180,89 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E05ED"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E05ED"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F43F97"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="125052999">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.21698/simi.2019.fp33" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=PATROESCU+V" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37358/RC.20.1.7813" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=GHITA+I" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=DUMITRESCU+C" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=DINU+L+R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dspace.incdecoind.ro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=PENA-LEONTE+E+C" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.21698/simi.2019.fp33" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=PATROESCU+V" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.3390/environments13060330" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=GHITA+I" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=DUMITRESCU+C" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=DINU+L+R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dspace.incdecoind.ro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.webofknowledge.com/OneClickSearch.do?product=DIIDW&amp;search_mode=OneClickSearch&amp;excludeEventConfig=ExcludeIfFromFullRecPage&amp;colName=DIIDW&amp;SID=E3Gw7gYvntaLjnBx7p5&amp;field=AU&amp;value=PENA-LEONTE+E+C" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7617,71 +8486,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7713</Characters>
+  <Pages>4</Pages>
+  <Words>1600</Words>
+  <Characters>9125</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9047</CharactersWithSpaces>
+  <CharactersWithSpaces>10704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GABI AI-PC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>